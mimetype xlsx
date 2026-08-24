--- v0 (2026-03-07)
+++ v1 (2026-08-24)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Windows\TEMP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\WINDOWS\TEMP\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11490" windowHeight="7155"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11490" windowHeight="7275"/>
   </bookViews>
   <sheets>
     <sheet name="Toplu Firma Girişi Şablonu" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>1-Firma Adı</t>
   </si>
   <si>
     <t>2-Vergi Dairesi</t>
   </si>
   <si>
     <t>3-Vergi Numarası</t>
   </si>
@@ -74,51 +74,50 @@
     <t>9-Muhatap Cep Telefonu</t>
   </si>
   <si>
     <t>10-Muhatap Telefonu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="162"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>